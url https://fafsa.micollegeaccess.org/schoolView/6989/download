--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -12,68 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="atlanta-community-schools" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Class of 2026 Date</t>
   </si>
   <si>
     <t>Class of 2026 Submitted</t>
   </si>
   <si>
     <t>Class of 2026 Completed</t>
   </si>
   <si>
     <t>Class of 2025 Date</t>
   </si>
   <si>
     <t>Class of 2025 Submitted</t>
   </si>
   <si>
     <t>Class of 2025 Completed</t>
+  </si>
+  <si>
+    <t>04/13/2026</t>
+  </si>
+  <si>
+    <t>04/13/2025</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>03/30/2026</t>
+  </si>
+  <si>
+    <t>03/30/2025</t>
+  </si>
+  <si>
+    <t>03/23/2026</t>
+  </si>
+  <si>
+    <t>03/23/2025</t>
+  </si>
+  <si>
+    <t>03/16/2026</t>
+  </si>
+  <si>
+    <t>03/16/2025</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>03/09/2025</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>02/23/2026</t>
   </si>
   <si>
     <t>02/23/2025</t>
   </si>
   <si>
     <t>02/16/2026</t>
   </si>
   <si>
     <t>02/16/2025</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
@@ -516,275 +552,275 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.137" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.137" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C3">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C8">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C9">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="E12">
@@ -949,50 +985,170 @@
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>45</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22">
+        <v>0</v>
+      </c>
+      <c r="C22">
+        <v>0</v>
+      </c>
+      <c r="D22" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>0</v>
+      </c>
+      <c r="C23">
+        <v>0</v>
+      </c>
+      <c r="D23" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24">
+        <v>0</v>
+      </c>
+      <c r="C24">
+        <v>0</v>
+      </c>
+      <c r="D24" t="s">
+        <v>51</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25">
+        <v>0</v>
+      </c>
+      <c r="C25">
+        <v>0</v>
+      </c>
+      <c r="D25" t="s">
+        <v>53</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26">
+        <v>0</v>
+      </c>
+      <c r="C26">
+        <v>0</v>
+      </c>
+      <c r="D26" t="s">
+        <v>55</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27">
+        <v>0</v>
+      </c>
+      <c r="C27">
+        <v>0</v>
+      </c>
+      <c r="D27" t="s">
+        <v>57</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>