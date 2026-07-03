--- v2 (2026-04-19)
+++ v3 (2026-07-03)
@@ -12,68 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="atlanta-community-schools" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Class of 2026 Date</t>
   </si>
   <si>
     <t>Class of 2026 Submitted</t>
   </si>
   <si>
     <t>Class of 2026 Completed</t>
   </si>
   <si>
     <t>Class of 2025 Date</t>
   </si>
   <si>
     <t>Class of 2025 Submitted</t>
   </si>
   <si>
     <t>Class of 2025 Completed</t>
+  </si>
+  <si>
+    <t>06/29/2026</t>
+  </si>
+  <si>
+    <t>06/29/2025</t>
+  </si>
+  <si>
+    <t>06/22/2026</t>
+  </si>
+  <si>
+    <t>06/22/2025</t>
+  </si>
+  <si>
+    <t>06/15/2026</t>
+  </si>
+  <si>
+    <t>06/15/2025</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>05/25/2026</t>
+  </si>
+  <si>
+    <t>05/25/2025</t>
+  </si>
+  <si>
+    <t>05/18/2026</t>
+  </si>
+  <si>
+    <t>05/18/2025</t>
+  </si>
+  <si>
+    <t>05/11/2026</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>04/27/2026</t>
+  </si>
+  <si>
+    <t>04/27/2025</t>
+  </si>
+  <si>
+    <t>04/20/2026</t>
+  </si>
+  <si>
+    <t>04/20/2025</t>
   </si>
   <si>
     <t>04/13/2026</t>
   </si>
   <si>
     <t>04/13/2025</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>03/30/2026</t>
   </si>
   <si>
     <t>03/30/2025</t>
   </si>
   <si>
     <t>03/23/2026</t>
   </si>
   <si>
     <t>03/23/2025</t>
   </si>
@@ -552,495 +618,495 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F27"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.137" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.137" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C3">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C7">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C8">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C9">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C10">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F10">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
         <v>31</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>33</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>35</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>39</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>41</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C20">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>43</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C21">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>45</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C22">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>47</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>49</v>
       </c>
       <c r="E23">
@@ -1105,50 +1171,270 @@
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>57</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28">
+        <v>0</v>
+      </c>
+      <c r="C28">
+        <v>0</v>
+      </c>
+      <c r="D28" t="s">
+        <v>59</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29">
+        <v>0</v>
+      </c>
+      <c r="C29">
+        <v>0</v>
+      </c>
+      <c r="D29" t="s">
+        <v>61</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30">
+        <v>0</v>
+      </c>
+      <c r="C30">
+        <v>0</v>
+      </c>
+      <c r="D30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B31">
+        <v>0</v>
+      </c>
+      <c r="C31">
+        <v>0</v>
+      </c>
+      <c r="D31" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32">
+        <v>0</v>
+      </c>
+      <c r="C32">
+        <v>0</v>
+      </c>
+      <c r="D32" t="s">
+        <v>67</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>68</v>
+      </c>
+      <c r="B33">
+        <v>0</v>
+      </c>
+      <c r="C33">
+        <v>0</v>
+      </c>
+      <c r="D33" t="s">
+        <v>69</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34">
+        <v>0</v>
+      </c>
+      <c r="C34">
+        <v>0</v>
+      </c>
+      <c r="D34" t="s">
+        <v>71</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>72</v>
+      </c>
+      <c r="B35">
+        <v>0</v>
+      </c>
+      <c r="C35">
+        <v>0</v>
+      </c>
+      <c r="D35" t="s">
+        <v>73</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36">
+        <v>0</v>
+      </c>
+      <c r="C36">
+        <v>0</v>
+      </c>
+      <c r="D36" t="s">
+        <v>75</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37">
+        <v>0</v>
+      </c>
+      <c r="C37">
+        <v>0</v>
+      </c>
+      <c r="D37" t="s">
+        <v>77</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38">
+        <v>0</v>
+      </c>
+      <c r="C38">
+        <v>0</v>
+      </c>
+      <c r="D38" t="s">
+        <v>79</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>