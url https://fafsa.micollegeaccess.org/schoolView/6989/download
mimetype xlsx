--- v3 (2026-07-03)
+++ v4 (2026-09-02)
@@ -12,68 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="atlanta-community-schools" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Class of 2026 Date</t>
   </si>
   <si>
     <t>Class of 2026 Submitted</t>
   </si>
   <si>
     <t>Class of 2026 Completed</t>
   </si>
   <si>
     <t>Class of 2025 Date</t>
   </si>
   <si>
     <t>Class of 2025 Submitted</t>
   </si>
   <si>
     <t>Class of 2025 Completed</t>
+  </si>
+  <si>
+    <t>08/31/2026</t>
+  </si>
+  <si>
+    <t>08/31/2025</t>
+  </si>
+  <si>
+    <t>08/24/2026</t>
+  </si>
+  <si>
+    <t>08/24/2025</t>
+  </si>
+  <si>
+    <t>08/17/2026</t>
+  </si>
+  <si>
+    <t>08/17/2025</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>07/27/2026</t>
+  </si>
+  <si>
+    <t>07/27/2025</t>
+  </si>
+  <si>
+    <t>07/20/2026</t>
+  </si>
+  <si>
+    <t>07/20/2025</t>
+  </si>
+  <si>
+    <t>07/13/2026</t>
+  </si>
+  <si>
+    <t>07/13/2025</t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>07/06/2025</t>
   </si>
   <si>
     <t>06/29/2026</t>
   </si>
   <si>
     <t>06/29/2025</t>
   </si>
   <si>
     <t>06/22/2026</t>
   </si>
   <si>
     <t>06/22/2025</t>
   </si>
   <si>
     <t>06/15/2026</t>
   </si>
   <si>
     <t>06/15/2025</t>
   </si>
   <si>
     <t>06/08/2026</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
@@ -618,335 +672,335 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.137" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.137" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>14</v>
       </c>
       <c r="C2">
         <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F2">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3">
         <v>14</v>
       </c>
       <c r="C3">
         <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F4">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C6">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C7">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C8">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C10">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F10">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C12">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>31</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15">
         <v>12</v>
       </c>
       <c r="C15">
         <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>33</v>
       </c>
       <c r="E15">
@@ -959,334 +1013,334 @@
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
         <v>12</v>
       </c>
       <c r="C16">
         <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>35</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C18">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
         <v>39</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C19">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
         <v>41</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F19">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C20">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
         <v>43</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C21">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>45</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C22">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
         <v>47</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C23">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
         <v>49</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>51</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C25">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
         <v>53</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>55</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C27">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
         <v>57</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
         <v>59</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C29">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
         <v>61</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C30">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
         <v>63</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>64</v>
       </c>
       <c r="B31">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C31">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D31" t="s">
         <v>65</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>66</v>
       </c>
       <c r="B32">
         <v>0</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>67</v>
       </c>
       <c r="E32">
@@ -1391,50 +1445,230 @@
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" t="s">
         <v>79</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39">
+        <v>0</v>
+      </c>
+      <c r="C39">
+        <v>0</v>
+      </c>
+      <c r="D39" t="s">
+        <v>81</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>82</v>
+      </c>
+      <c r="B40">
+        <v>0</v>
+      </c>
+      <c r="C40">
+        <v>0</v>
+      </c>
+      <c r="D40" t="s">
+        <v>83</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>84</v>
+      </c>
+      <c r="B41">
+        <v>0</v>
+      </c>
+      <c r="C41">
+        <v>0</v>
+      </c>
+      <c r="D41" t="s">
+        <v>85</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42">
+        <v>0</v>
+      </c>
+      <c r="C42">
+        <v>0</v>
+      </c>
+      <c r="D42" t="s">
+        <v>87</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B43">
+        <v>0</v>
+      </c>
+      <c r="C43">
+        <v>0</v>
+      </c>
+      <c r="D43" t="s">
+        <v>89</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>90</v>
+      </c>
+      <c r="B44">
+        <v>0</v>
+      </c>
+      <c r="C44">
+        <v>0</v>
+      </c>
+      <c r="D44" t="s">
+        <v>91</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B45">
+        <v>0</v>
+      </c>
+      <c r="C45">
+        <v>0</v>
+      </c>
+      <c r="D45" t="s">
+        <v>93</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>94</v>
+      </c>
+      <c r="B46">
+        <v>0</v>
+      </c>
+      <c r="C46">
+        <v>0</v>
+      </c>
+      <c r="D46" t="s">
+        <v>95</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47">
+        <v>0</v>
+      </c>
+      <c r="C47">
+        <v>0</v>
+      </c>
+      <c r="D47" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>